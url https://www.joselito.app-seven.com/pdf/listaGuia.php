--- v5 (2026-08-19)
+++ v6 (2026-10-10)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Reporte de Guia de Remision" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="247">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="284">
   <si>
     <t>REPORTE DE GUIA DE REMISION EMITIDOS</t>
   </si>
   <si>
     <t>ITEM</t>
   </si>
   <si>
     <t>CLIENTE</t>
   </si>
   <si>
     <t>DNI / RUC DE CLIENTE</t>
   </si>
   <si>
     <t>N°  BOLETA / FACTURA</t>
   </si>
   <si>
     <t>FECHA DE TRASLADO</t>
   </si>
   <si>
     <t>N° GUIA REMISION</t>
   </si>
   <si>
     <t>DIRECCION DE PARTIDA</t>
   </si>
   <si>
@@ -728,75 +728,186 @@
   <si>
     <t>TT01-68</t>
   </si>
   <si>
     <t>FF01-15960</t>
   </si>
   <si>
     <t>2026-08-07</t>
   </si>
   <si>
     <t>TT01-69</t>
   </si>
   <si>
     <t>000000000000000000000000000000000000000000000000000000000000</t>
   </si>
   <si>
     <t>FF01-16034</t>
   </si>
   <si>
     <t>2026-08-11</t>
   </si>
   <si>
     <t>TT01-70</t>
   </si>
   <si>
-    <t>REGISTRADO</t>
-[...1 lines deleted...]
-  <si>
     <t>FF01-16036</t>
   </si>
   <si>
     <t>TT01-71</t>
   </si>
   <si>
     <t>FF01-16073</t>
   </si>
   <si>
     <t>2026-08-13</t>
   </si>
   <si>
     <t>TT01-72</t>
   </si>
   <si>
     <t>FF01-16168</t>
   </si>
   <si>
     <t>2026-08-18</t>
   </si>
   <si>
     <t>TT01-73</t>
+  </si>
+  <si>
+    <t>FF01-16228</t>
+  </si>
+  <si>
+    <t>2026-08-21</t>
+  </si>
+  <si>
+    <t>TT01-74</t>
+  </si>
+  <si>
+    <t>FF01-16369</t>
+  </si>
+  <si>
+    <t>2026-08-28</t>
+  </si>
+  <si>
+    <t>TT01-75</t>
+  </si>
+  <si>
+    <t>FF01-16422</t>
+  </si>
+  <si>
+    <t>2026-09-01</t>
+  </si>
+  <si>
+    <t>TT01-76</t>
+  </si>
+  <si>
+    <t>000000000000000000000000000000000</t>
+  </si>
+  <si>
+    <t>TECNOLOGIA Y CREATIVIDAD S.A.C.</t>
+  </si>
+  <si>
+    <t>FF01-16428</t>
+  </si>
+  <si>
+    <t>2026-09-02</t>
+  </si>
+  <si>
+    <t>TT01-77</t>
+  </si>
+  <si>
+    <t>AV. JAVIER PRADO OESTE NRO. 390 (SEGUNDO PISO) - SAN ISIDRO - LIMA - LIMA</t>
+  </si>
+  <si>
+    <t>000000000000000000000000000000000000000000</t>
+  </si>
+  <si>
+    <t>FF01-16566</t>
+  </si>
+  <si>
+    <t>2026-09-11</t>
+  </si>
+  <si>
+    <t>TT01-78</t>
+  </si>
+  <si>
+    <t>FF01-16572</t>
+  </si>
+  <si>
+    <t>TT01-79</t>
+  </si>
+  <si>
+    <t>COOPERATIVA DE AHORRO Y CREDITO LOS ANDES COTARUSI AYMARAES - COOPAC LOS ANDES</t>
+  </si>
+  <si>
+    <t>FF01-16765</t>
+  </si>
+  <si>
+    <t>2026-09-25</t>
+  </si>
+  <si>
+    <t>TT01-80</t>
+  </si>
+  <si>
+    <t>JR. CORA CORA NRO. 319 CHALHUANCA (INTERSECCION JR CORA CORA Y ) - CHALHUANCA - AYMARAES - APURIMAC</t>
+  </si>
+  <si>
+    <t>FF01-16809</t>
+  </si>
+  <si>
+    <t>2026-09-28</t>
+  </si>
+  <si>
+    <t>TT01-81</t>
+  </si>
+  <si>
+    <t>VIA.EVITAMIENTO MZA. C LOTE. 11 URB. TUPAC AMARU - SAN SEBASTIAN - CUSCO - CUSCO</t>
+  </si>
+  <si>
+    <t>FF01-16840</t>
+  </si>
+  <si>
+    <t>2026-09-30</t>
+  </si>
+  <si>
+    <t>TT01-82</t>
+  </si>
+  <si>
+    <t>FF01-16852</t>
+  </si>
+  <si>
+    <t>2026-10-01</t>
+  </si>
+  <si>
+    <t>TT01-83</t>
+  </si>
+  <si>
+    <t>FF01-16853</t>
+  </si>
+  <si>
+    <t>TT01-84</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -1149,54 +1260,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:M68"/>
+  <dimension ref="A1:M79"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="M68" sqref="M68"/>
+      <selection activeCell="M79" sqref="M79"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8" customWidth="true" style="0"/>
     <col min="2" max="2" width="80" customWidth="true" style="0"/>
     <col min="3" max="3" width="25" customWidth="true" style="0"/>
     <col min="4" max="4" width="25" customWidth="true" style="0"/>
     <col min="5" max="5" width="25" customWidth="true" style="0"/>
     <col min="6" max="6" width="20" customWidth="true" style="0"/>
     <col min="7" max="7" width="80" customWidth="true" style="0"/>
     <col min="8" max="8" width="80" customWidth="true" style="0"/>
     <col min="9" max="9" width="80" customWidth="true" style="0"/>
     <col min="10" max="10" width="35" customWidth="true" style="0"/>
     <col min="11" max="11" width="35" customWidth="true" style="0"/>
     <col min="12" max="12" width="35" customWidth="true" style="0"/>
     <col min="13" max="13" width="15" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
@@ -3810,174 +3921,625 @@
       <c r="E65" s="3" t="s">
         <v>236</v>
       </c>
       <c r="F65" s="3" t="s">
         <v>237</v>
       </c>
       <c r="G65" s="3" t="s">
         <v>18</v>
       </c>
       <c r="H65" s="3" t="s">
         <v>210</v>
       </c>
       <c r="I65" s="3" t="s">
         <v>126</v>
       </c>
       <c r="J65" s="3" t="s">
         <v>21</v>
       </c>
       <c r="K65" s="3" t="s">
         <v>27</v>
       </c>
       <c r="L65" s="3" t="s">
         <v>65</v>
       </c>
       <c r="M65" s="3" t="s">
-        <v>238</v>
+        <v>23</v>
       </c>
     </row>
     <row r="66" spans="1:13">
       <c r="A66" s="3">
         <v>64</v>
       </c>
       <c r="B66" s="3" t="s">
         <v>206</v>
       </c>
       <c r="C66" s="3">
         <v>20609717409</v>
       </c>
       <c r="D66" s="3" t="s">
-        <v>239</v>
+        <v>238</v>
       </c>
       <c r="E66" s="3" t="s">
         <v>236</v>
       </c>
       <c r="F66" s="3" t="s">
-        <v>240</v>
+        <v>239</v>
       </c>
       <c r="G66" s="3" t="s">
         <v>18</v>
       </c>
       <c r="H66" s="3" t="s">
         <v>210</v>
       </c>
       <c r="I66" s="3" t="s">
         <v>85</v>
       </c>
       <c r="J66" s="3" t="s">
         <v>21</v>
       </c>
       <c r="K66" s="3" t="s">
         <v>27</v>
       </c>
       <c r="L66" s="3" t="s">
         <v>52</v>
       </c>
       <c r="M66" s="3" t="s">
-        <v>238</v>
+        <v>23</v>
       </c>
     </row>
     <row r="67" spans="1:13">
       <c r="A67" s="3">
         <v>65</v>
       </c>
       <c r="B67" s="3" t="s">
         <v>206</v>
       </c>
       <c r="C67" s="3">
         <v>20609717409</v>
       </c>
       <c r="D67" s="3" t="s">
+        <v>240</v>
+      </c>
+      <c r="E67" s="3" t="s">
         <v>241</v>
       </c>
-      <c r="E67" s="3" t="s">
+      <c r="F67" s="3" t="s">
         <v>242</v>
-      </c>
-[...1 lines deleted...]
-        <v>243</v>
       </c>
       <c r="G67" s="3" t="s">
         <v>18</v>
       </c>
       <c r="H67" s="3" t="s">
         <v>210</v>
       </c>
       <c r="I67" s="3" t="s">
         <v>52</v>
       </c>
       <c r="J67" s="3" t="s">
         <v>21</v>
       </c>
       <c r="K67" s="3" t="s">
         <v>27</v>
       </c>
       <c r="L67" s="3" t="s">
         <v>65</v>
       </c>
       <c r="M67" s="3" t="s">
-        <v>238</v>
+        <v>23</v>
       </c>
     </row>
     <row r="68" spans="1:13">
       <c r="A68" s="3">
         <v>66</v>
       </c>
       <c r="B68" s="3" t="s">
         <v>206</v>
       </c>
       <c r="C68" s="3">
         <v>20609717409</v>
       </c>
       <c r="D68" s="3" t="s">
+        <v>243</v>
+      </c>
+      <c r="E68" s="3" t="s">
         <v>244</v>
       </c>
-      <c r="E68" s="3" t="s">
+      <c r="F68" s="3" t="s">
         <v>245</v>
-      </c>
-[...1 lines deleted...]
-        <v>246</v>
       </c>
       <c r="G68" s="3" t="s">
         <v>18</v>
       </c>
       <c r="H68" s="3" t="s">
         <v>210</v>
       </c>
       <c r="I68" s="3" t="s">
         <v>110</v>
       </c>
       <c r="J68" s="3" t="s">
         <v>21</v>
       </c>
       <c r="K68" s="3" t="s">
         <v>27</v>
       </c>
       <c r="L68" s="3" t="s">
         <v>95</v>
       </c>
       <c r="M68" s="3" t="s">
-        <v>238</v>
+        <v>23</v>
+      </c>
+    </row>
+    <row r="69" spans="1:13">
+      <c r="A69" s="3">
+        <v>67</v>
+      </c>
+      <c r="B69" s="3" t="s">
+        <v>206</v>
+      </c>
+      <c r="C69" s="3">
+        <v>20609717409</v>
+      </c>
+      <c r="D69" s="3" t="s">
+        <v>246</v>
+      </c>
+      <c r="E69" s="3" t="s">
+        <v>247</v>
+      </c>
+      <c r="F69" s="3" t="s">
+        <v>248</v>
+      </c>
+      <c r="G69" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="H69" s="3" t="s">
+        <v>210</v>
+      </c>
+      <c r="I69" s="3" t="s">
+        <v>95</v>
+      </c>
+      <c r="J69" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="K69" s="3" t="s">
+        <v>27</v>
+      </c>
+      <c r="L69" s="3" t="s">
+        <v>62</v>
+      </c>
+      <c r="M69" s="3" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="70" spans="1:13">
+      <c r="A70" s="3">
+        <v>68</v>
+      </c>
+      <c r="B70" s="3" t="s">
+        <v>206</v>
+      </c>
+      <c r="C70" s="3">
+        <v>20609717409</v>
+      </c>
+      <c r="D70" s="3" t="s">
+        <v>249</v>
+      </c>
+      <c r="E70" s="3" t="s">
+        <v>250</v>
+      </c>
+      <c r="F70" s="3" t="s">
+        <v>251</v>
+      </c>
+      <c r="G70" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="H70" s="3" t="s">
+        <v>210</v>
+      </c>
+      <c r="I70" s="3" t="s">
+        <v>105</v>
+      </c>
+      <c r="J70" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="K70" s="3" t="s">
+        <v>27</v>
+      </c>
+      <c r="L70" s="3" t="s">
+        <v>62</v>
+      </c>
+      <c r="M70" s="3" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="71" spans="1:13">
+      <c r="A71" s="3">
+        <v>69</v>
+      </c>
+      <c r="B71" s="3" t="s">
+        <v>206</v>
+      </c>
+      <c r="C71" s="3">
+        <v>20609717409</v>
+      </c>
+      <c r="D71" s="3" t="s">
+        <v>252</v>
+      </c>
+      <c r="E71" s="3" t="s">
+        <v>253</v>
+      </c>
+      <c r="F71" s="3" t="s">
+        <v>254</v>
+      </c>
+      <c r="G71" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="H71" s="3" t="s">
+        <v>210</v>
+      </c>
+      <c r="I71" s="3" t="s">
+        <v>255</v>
+      </c>
+      <c r="J71" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="K71" s="3">
+        <v>72506380</v>
+      </c>
+      <c r="L71" s="3" t="s">
+        <v>105</v>
+      </c>
+      <c r="M71" s="3" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="72" spans="1:13">
+      <c r="A72" s="3">
+        <v>70</v>
+      </c>
+      <c r="B72" s="3" t="s">
+        <v>256</v>
+      </c>
+      <c r="C72" s="3">
+        <v>20518446372</v>
+      </c>
+      <c r="D72" s="3" t="s">
+        <v>257</v>
+      </c>
+      <c r="E72" s="3" t="s">
+        <v>258</v>
+      </c>
+      <c r="F72" s="3" t="s">
+        <v>259</v>
+      </c>
+      <c r="G72" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="H72" s="3" t="s">
+        <v>260</v>
+      </c>
+      <c r="I72" s="3" t="s">
+        <v>261</v>
+      </c>
+      <c r="J72" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="K72" s="3" t="s">
+        <v>27</v>
+      </c>
+      <c r="L72" s="3" t="s">
+        <v>105</v>
+      </c>
+      <c r="M72" s="3" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="73" spans="1:13">
+      <c r="A73" s="3">
+        <v>71</v>
+      </c>
+      <c r="B73" s="3" t="s">
+        <v>206</v>
+      </c>
+      <c r="C73" s="3">
+        <v>20609717409</v>
+      </c>
+      <c r="D73" s="3" t="s">
+        <v>262</v>
+      </c>
+      <c r="E73" s="3" t="s">
+        <v>263</v>
+      </c>
+      <c r="F73" s="3" t="s">
+        <v>264</v>
+      </c>
+      <c r="G73" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="H73" s="3" t="s">
+        <v>210</v>
+      </c>
+      <c r="I73" s="3" t="s">
+        <v>52</v>
+      </c>
+      <c r="J73" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="K73" s="3" t="s">
+        <v>27</v>
+      </c>
+      <c r="L73" s="3" t="s">
+        <v>52</v>
+      </c>
+      <c r="M73" s="3" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="74" spans="1:13">
+      <c r="A74" s="3">
+        <v>72</v>
+      </c>
+      <c r="B74" s="3" t="s">
+        <v>206</v>
+      </c>
+      <c r="C74" s="3">
+        <v>20609717409</v>
+      </c>
+      <c r="D74" s="3" t="s">
+        <v>265</v>
+      </c>
+      <c r="E74" s="3" t="s">
+        <v>263</v>
+      </c>
+      <c r="F74" s="3" t="s">
+        <v>266</v>
+      </c>
+      <c r="G74" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="H74" s="3" t="s">
+        <v>210</v>
+      </c>
+      <c r="I74" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="J74" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="K74" s="3" t="s">
+        <v>27</v>
+      </c>
+      <c r="L74" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="M74" s="3" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="75" spans="1:13">
+      <c r="A75" s="3">
+        <v>73</v>
+      </c>
+      <c r="B75" s="3" t="s">
+        <v>267</v>
+      </c>
+      <c r="C75" s="3">
+        <v>20526918429</v>
+      </c>
+      <c r="D75" s="3" t="s">
+        <v>268</v>
+      </c>
+      <c r="E75" s="3" t="s">
+        <v>269</v>
+      </c>
+      <c r="F75" s="3" t="s">
+        <v>270</v>
+      </c>
+      <c r="G75" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="H75" s="3" t="s">
+        <v>271</v>
+      </c>
+      <c r="I75" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="J75" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="K75" s="3" t="s">
+        <v>27</v>
+      </c>
+      <c r="L75" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="M75" s="3" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="76" spans="1:13">
+      <c r="A76" s="3">
+        <v>74</v>
+      </c>
+      <c r="B76" s="3" t="s">
+        <v>206</v>
+      </c>
+      <c r="C76" s="3">
+        <v>20609717409</v>
+      </c>
+      <c r="D76" s="3" t="s">
+        <v>272</v>
+      </c>
+      <c r="E76" s="3" t="s">
+        <v>273</v>
+      </c>
+      <c r="F76" s="3" t="s">
+        <v>274</v>
+      </c>
+      <c r="G76" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="H76" s="3" t="s">
+        <v>275</v>
+      </c>
+      <c r="I76" s="3" t="s">
+        <v>133</v>
+      </c>
+      <c r="J76" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="K76" s="3">
+        <v>72506380</v>
+      </c>
+      <c r="L76" s="3" t="s">
+        <v>96</v>
+      </c>
+      <c r="M76" s="3" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="77" spans="1:13">
+      <c r="A77" s="3">
+        <v>75</v>
+      </c>
+      <c r="B77" s="3" t="s">
+        <v>206</v>
+      </c>
+      <c r="C77" s="3">
+        <v>20609717409</v>
+      </c>
+      <c r="D77" s="3" t="s">
+        <v>276</v>
+      </c>
+      <c r="E77" s="3" t="s">
+        <v>277</v>
+      </c>
+      <c r="F77" s="3" t="s">
+        <v>278</v>
+      </c>
+      <c r="G77" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="H77" s="3" t="s">
+        <v>275</v>
+      </c>
+      <c r="I77" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="J77" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="K77" s="3" t="s">
+        <v>27</v>
+      </c>
+      <c r="L77" s="3" t="s">
+        <v>85</v>
+      </c>
+      <c r="M77" s="3" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="78" spans="1:13">
+      <c r="A78" s="3">
+        <v>76</v>
+      </c>
+      <c r="B78" s="3" t="s">
+        <v>267</v>
+      </c>
+      <c r="C78" s="3">
+        <v>20526918429</v>
+      </c>
+      <c r="D78" s="3" t="s">
+        <v>279</v>
+      </c>
+      <c r="E78" s="3" t="s">
+        <v>280</v>
+      </c>
+      <c r="F78" s="3" t="s">
+        <v>281</v>
+      </c>
+      <c r="G78" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="H78" s="3" t="s">
+        <v>271</v>
+      </c>
+      <c r="I78" s="3" t="s">
+        <v>105</v>
+      </c>
+      <c r="J78" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="K78" s="3" t="s">
+        <v>27</v>
+      </c>
+      <c r="L78" s="3" t="s">
+        <v>85</v>
+      </c>
+      <c r="M78" s="3" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="79" spans="1:13">
+      <c r="A79" s="3">
+        <v>77</v>
+      </c>
+      <c r="B79" s="3" t="s">
+        <v>267</v>
+      </c>
+      <c r="C79" s="3">
+        <v>20526918429</v>
+      </c>
+      <c r="D79" s="3" t="s">
+        <v>282</v>
+      </c>
+      <c r="E79" s="3" t="s">
+        <v>280</v>
+      </c>
+      <c r="F79" s="3" t="s">
+        <v>283</v>
+      </c>
+      <c r="G79" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="H79" s="3" t="s">
+        <v>271</v>
+      </c>
+      <c r="I79" s="3" t="s">
+        <v>27</v>
+      </c>
+      <c r="J79" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="K79" s="3" t="s">
+        <v>27</v>
+      </c>
+      <c r="L79" s="3" t="s">
+        <v>55</v>
+      </c>
+      <c r="M79" s="3" t="s">
+        <v>23</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:H1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>