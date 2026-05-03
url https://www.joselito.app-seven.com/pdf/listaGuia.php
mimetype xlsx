--- v2 (2026-03-15)
+++ v3 (2026-05-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Reporte de Guia de Remision" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="192">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="196">
   <si>
     <t>REPORTE DE GUIA DE REMISION EMITIDOS</t>
   </si>
   <si>
     <t>ITEM</t>
   </si>
   <si>
     <t>CLIENTE</t>
   </si>
   <si>
     <t>DNI / RUC DE CLIENTE</t>
   </si>
   <si>
     <t>N°  BOLETA / FACTURA</t>
   </si>
   <si>
     <t>FECHA DE TRASLADO</t>
   </si>
   <si>
     <t>N° GUIA REMISION</t>
   </si>
   <si>
     <t>DIRECCION DE PARTIDA</t>
   </si>
   <si>
@@ -588,50 +588,62 @@
     <t>FF01-12707</t>
   </si>
   <si>
     <t>TT01-55</t>
   </si>
   <si>
     <t>FF01-12722</t>
   </si>
   <si>
     <t>TT01-56</t>
   </si>
   <si>
     <t>FF01-12734</t>
   </si>
   <si>
     <t>TT01-57</t>
   </si>
   <si>
     <t>0000000000000000000000000000</t>
   </si>
   <si>
     <t>FF01-12767</t>
   </si>
   <si>
     <t>TT01-58</t>
+  </si>
+  <si>
+    <t>FF01-14346</t>
+  </si>
+  <si>
+    <t>2026-04-28</t>
+  </si>
+  <si>
+    <t>TT01-59</t>
+  </si>
+  <si>
+    <t>AV. TABLADA ALTA - ABANCAY</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -984,54 +996,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:M53"/>
+  <dimension ref="A1:M54"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="M53" sqref="M53"/>
+      <selection activeCell="M54" sqref="M54"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8" customWidth="true" style="0"/>
     <col min="2" max="2" width="80" customWidth="true" style="0"/>
     <col min="3" max="3" width="25" customWidth="true" style="0"/>
     <col min="4" max="4" width="25" customWidth="true" style="0"/>
     <col min="5" max="5" width="25" customWidth="true" style="0"/>
     <col min="6" max="6" width="20" customWidth="true" style="0"/>
     <col min="7" max="7" width="80" customWidth="true" style="0"/>
     <col min="8" max="8" width="80" customWidth="true" style="0"/>
     <col min="9" max="9" width="80" customWidth="true" style="0"/>
     <col min="10" max="10" width="35" customWidth="true" style="0"/>
     <col min="11" max="11" width="35" customWidth="true" style="0"/>
     <col min="12" max="12" width="35" customWidth="true" style="0"/>
     <col min="13" max="13" width="15" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
@@ -3153,50 +3165,91 @@
       <c r="E53" s="3" t="s">
         <v>181</v>
       </c>
       <c r="F53" s="3" t="s">
         <v>191</v>
       </c>
       <c r="G53" s="3" t="s">
         <v>18</v>
       </c>
       <c r="H53" s="3" t="s">
         <v>101</v>
       </c>
       <c r="I53" s="3" t="s">
         <v>110</v>
       </c>
       <c r="J53" s="3" t="s">
         <v>21</v>
       </c>
       <c r="K53" s="3" t="s">
         <v>27</v>
       </c>
       <c r="L53" s="3" t="s">
         <v>95</v>
       </c>
       <c r="M53" s="3" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="54" spans="1:13">
+      <c r="A54" s="3">
+        <v>52</v>
+      </c>
+      <c r="B54" s="3" t="s">
+        <v>74</v>
+      </c>
+      <c r="C54" s="3">
+        <v>20613509438</v>
+      </c>
+      <c r="D54" s="3" t="s">
+        <v>192</v>
+      </c>
+      <c r="E54" s="3" t="s">
+        <v>193</v>
+      </c>
+      <c r="F54" s="3" t="s">
+        <v>194</v>
+      </c>
+      <c r="G54" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="H54" s="3" t="s">
+        <v>195</v>
+      </c>
+      <c r="I54" s="3" t="s">
+        <v>126</v>
+      </c>
+      <c r="J54" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="K54" s="3" t="s">
+        <v>27</v>
+      </c>
+      <c r="L54" s="3" t="s">
+        <v>68</v>
+      </c>
+      <c r="M54" s="3" t="s">
         <v>23</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:H1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>