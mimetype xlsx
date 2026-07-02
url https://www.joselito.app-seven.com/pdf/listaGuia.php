--- v3 (2026-05-03)
+++ v4 (2026-07-02)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Reporte de Guia de Remision" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="196">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="206">
   <si>
     <t>REPORTE DE GUIA DE REMISION EMITIDOS</t>
   </si>
   <si>
     <t>ITEM</t>
   </si>
   <si>
     <t>CLIENTE</t>
   </si>
   <si>
     <t>DNI / RUC DE CLIENTE</t>
   </si>
   <si>
     <t>N°  BOLETA / FACTURA</t>
   </si>
   <si>
     <t>FECHA DE TRASLADO</t>
   </si>
   <si>
     <t>N° GUIA REMISION</t>
   </si>
   <si>
     <t>DIRECCION DE PARTIDA</t>
   </si>
   <si>
@@ -600,50 +600,80 @@
     <t>FF01-12734</t>
   </si>
   <si>
     <t>TT01-57</t>
   </si>
   <si>
     <t>0000000000000000000000000000</t>
   </si>
   <si>
     <t>FF01-12767</t>
   </si>
   <si>
     <t>TT01-58</t>
   </si>
   <si>
     <t>FF01-14346</t>
   </si>
   <si>
     <t>2026-04-28</t>
   </si>
   <si>
     <t>TT01-59</t>
   </si>
   <si>
     <t>AV. TABLADA ALTA - ABANCAY</t>
+  </si>
+  <si>
+    <t>CORPORACION DIAMANTE JUBERS S.A.C.</t>
+  </si>
+  <si>
+    <t>FF01-14559</t>
+  </si>
+  <si>
+    <t>2026-05-13</t>
+  </si>
+  <si>
+    <t>TT01-60</t>
+  </si>
+  <si>
+    <t>ANTABAMBA-ANTABAMBA-APURIMAC</t>
+  </si>
+  <si>
+    <t>TT01-61</t>
+  </si>
+  <si>
+    <t>BAP-797</t>
+  </si>
+  <si>
+    <t>FF01-14561</t>
+  </si>
+  <si>
+    <t>TT01-62</t>
+  </si>
+  <si>
+    <t>CAL.GRAL JOSE MARIA CORDOVA NRO. 2534 - LINCE - LIMA - LIMA</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -996,54 +1026,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:M54"/>
+  <dimension ref="A1:M57"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="M54" sqref="M54"/>
+      <selection activeCell="M57" sqref="M57"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8" customWidth="true" style="0"/>
     <col min="2" max="2" width="80" customWidth="true" style="0"/>
     <col min="3" max="3" width="25" customWidth="true" style="0"/>
     <col min="4" max="4" width="25" customWidth="true" style="0"/>
     <col min="5" max="5" width="25" customWidth="true" style="0"/>
     <col min="6" max="6" width="20" customWidth="true" style="0"/>
     <col min="7" max="7" width="80" customWidth="true" style="0"/>
     <col min="8" max="8" width="80" customWidth="true" style="0"/>
     <col min="9" max="9" width="80" customWidth="true" style="0"/>
     <col min="10" max="10" width="35" customWidth="true" style="0"/>
     <col min="11" max="11" width="35" customWidth="true" style="0"/>
     <col min="12" max="12" width="35" customWidth="true" style="0"/>
     <col min="13" max="13" width="15" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
@@ -3206,50 +3236,173 @@
       <c r="E54" s="3" t="s">
         <v>193</v>
       </c>
       <c r="F54" s="3" t="s">
         <v>194</v>
       </c>
       <c r="G54" s="3" t="s">
         <v>18</v>
       </c>
       <c r="H54" s="3" t="s">
         <v>195</v>
       </c>
       <c r="I54" s="3" t="s">
         <v>126</v>
       </c>
       <c r="J54" s="3" t="s">
         <v>21</v>
       </c>
       <c r="K54" s="3" t="s">
         <v>27</v>
       </c>
       <c r="L54" s="3" t="s">
         <v>68</v>
       </c>
       <c r="M54" s="3" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="55" spans="1:13">
+      <c r="A55" s="3">
+        <v>53</v>
+      </c>
+      <c r="B55" s="3" t="s">
+        <v>196</v>
+      </c>
+      <c r="C55" s="3">
+        <v>20600683650</v>
+      </c>
+      <c r="D55" s="3" t="s">
+        <v>197</v>
+      </c>
+      <c r="E55" s="3" t="s">
+        <v>198</v>
+      </c>
+      <c r="F55" s="3" t="s">
+        <v>199</v>
+      </c>
+      <c r="G55" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="H55" s="3" t="s">
+        <v>200</v>
+      </c>
+      <c r="I55" s="3" t="s">
+        <v>126</v>
+      </c>
+      <c r="J55" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="K55" s="3" t="s">
+        <v>27</v>
+      </c>
+      <c r="L55" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="M55" s="3" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="56" spans="1:13">
+      <c r="A56" s="3">
+        <v>54</v>
+      </c>
+      <c r="B56" s="3" t="s">
+        <v>196</v>
+      </c>
+      <c r="C56" s="3">
+        <v>20600683650</v>
+      </c>
+      <c r="D56" s="3" t="s">
+        <v>197</v>
+      </c>
+      <c r="E56" s="3" t="s">
+        <v>198</v>
+      </c>
+      <c r="F56" s="3" t="s">
+        <v>201</v>
+      </c>
+      <c r="G56" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="H56" s="3" t="s">
+        <v>200</v>
+      </c>
+      <c r="I56" s="3" t="s">
+        <v>196</v>
+      </c>
+      <c r="J56" s="3">
+        <v>20600683650</v>
+      </c>
+      <c r="K56" s="3">
+        <v>41917644</v>
+      </c>
+      <c r="L56" s="3" t="s">
+        <v>202</v>
+      </c>
+      <c r="M56" s="3" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="57" spans="1:13">
+      <c r="A57" s="3">
+        <v>55</v>
+      </c>
+      <c r="B57" s="3" t="s">
+        <v>196</v>
+      </c>
+      <c r="C57" s="3">
+        <v>20600683650</v>
+      </c>
+      <c r="D57" s="3" t="s">
+        <v>203</v>
+      </c>
+      <c r="E57" s="3" t="s">
+        <v>198</v>
+      </c>
+      <c r="F57" s="3" t="s">
+        <v>204</v>
+      </c>
+      <c r="G57" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="H57" s="3" t="s">
+        <v>205</v>
+      </c>
+      <c r="I57" s="3" t="s">
+        <v>196</v>
+      </c>
+      <c r="J57" s="3">
+        <v>20600683650</v>
+      </c>
+      <c r="K57" s="3">
+        <v>41917644</v>
+      </c>
+      <c r="L57" s="3" t="s">
+        <v>202</v>
+      </c>
+      <c r="M57" s="3" t="s">
         <v>23</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:H1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>