--- v4 (2026-07-02)
+++ v5 (2026-08-19)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Reporte de Guia de Remision" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="206">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="247">
   <si>
     <t>REPORTE DE GUIA DE REMISION EMITIDOS</t>
   </si>
   <si>
     <t>ITEM</t>
   </si>
   <si>
     <t>CLIENTE</t>
   </si>
   <si>
     <t>DNI / RUC DE CLIENTE</t>
   </si>
   <si>
     <t>N°  BOLETA / FACTURA</t>
   </si>
   <si>
     <t>FECHA DE TRASLADO</t>
   </si>
   <si>
     <t>N° GUIA REMISION</t>
   </si>
   <si>
     <t>DIRECCION DE PARTIDA</t>
   </si>
   <si>
@@ -630,50 +630,173 @@
     <t>FF01-14559</t>
   </si>
   <si>
     <t>2026-05-13</t>
   </si>
   <si>
     <t>TT01-60</t>
   </si>
   <si>
     <t>ANTABAMBA-ANTABAMBA-APURIMAC</t>
   </si>
   <si>
     <t>TT01-61</t>
   </si>
   <si>
     <t>BAP-797</t>
   </si>
   <si>
     <t>FF01-14561</t>
   </si>
   <si>
     <t>TT01-62</t>
   </si>
   <si>
     <t>CAL.GRAL JOSE MARIA CORDOVA NRO. 2534 - LINCE - LIMA - LIMA</t>
+  </si>
+  <si>
+    <t>CONSULTING PROYECT CONSTRUCTION EDICAP S.A.C.</t>
+  </si>
+  <si>
+    <t>FF01-15393</t>
+  </si>
+  <si>
+    <t>2026-07-02</t>
+  </si>
+  <si>
+    <t>TT01-63</t>
+  </si>
+  <si>
+    <t>VIA.EVITAMIENTO MZA. C LOTE. 11 URB.  TUPAC AMARU - SAN SEBASTIAN - CUSCO - CUSCO</t>
+  </si>
+  <si>
+    <t>000000000000000000000000000000</t>
+  </si>
+  <si>
+    <t>CNP318</t>
+  </si>
+  <si>
+    <t>FF01-15424</t>
+  </si>
+  <si>
+    <t>2026-07-06</t>
+  </si>
+  <si>
+    <t>TT01-64</t>
+  </si>
+  <si>
+    <t>FERRETERIA EN GENERAL MAESTRITO CONSTRUCTOR EMPRESA INDIVIDUAL DE RESPONSABILIDAD LIMITADA</t>
+  </si>
+  <si>
+    <t>FF01-15622</t>
+  </si>
+  <si>
+    <t>2026-07-15</t>
+  </si>
+  <si>
+    <t>TT01-65</t>
+  </si>
+  <si>
+    <t>MZA. B LOTE. 9 ASC.  SAN ANTONIO - SAN SEBASTIAN - CUSCO - CUSCO</t>
+  </si>
+  <si>
+    <t>FF01-15709</t>
+  </si>
+  <si>
+    <t>2026-07-21</t>
+  </si>
+  <si>
+    <t>TT01-66</t>
+  </si>
+  <si>
+    <t>FF01-15790</t>
+  </si>
+  <si>
+    <t>2026-07-23</t>
+  </si>
+  <si>
+    <t>TT01-67</t>
+  </si>
+  <si>
+    <t>BCN 788</t>
+  </si>
+  <si>
+    <t>FF01-15794</t>
+  </si>
+  <si>
+    <t>2026-07-24</t>
+  </si>
+  <si>
+    <t>TT01-68</t>
+  </si>
+  <si>
+    <t>FF01-15960</t>
+  </si>
+  <si>
+    <t>2026-08-07</t>
+  </si>
+  <si>
+    <t>TT01-69</t>
+  </si>
+  <si>
+    <t>000000000000000000000000000000000000000000000000000000000000</t>
+  </si>
+  <si>
+    <t>FF01-16034</t>
+  </si>
+  <si>
+    <t>2026-08-11</t>
+  </si>
+  <si>
+    <t>TT01-70</t>
+  </si>
+  <si>
+    <t>REGISTRADO</t>
+  </si>
+  <si>
+    <t>FF01-16036</t>
+  </si>
+  <si>
+    <t>TT01-71</t>
+  </si>
+  <si>
+    <t>FF01-16073</t>
+  </si>
+  <si>
+    <t>2026-08-13</t>
+  </si>
+  <si>
+    <t>TT01-72</t>
+  </si>
+  <si>
+    <t>FF01-16168</t>
+  </si>
+  <si>
+    <t>2026-08-18</t>
+  </si>
+  <si>
+    <t>TT01-73</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -1026,54 +1149,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:M57"/>
+  <dimension ref="A1:M68"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="M57" sqref="M57"/>
+      <selection activeCell="M68" sqref="M68"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8" customWidth="true" style="0"/>
     <col min="2" max="2" width="80" customWidth="true" style="0"/>
     <col min="3" max="3" width="25" customWidth="true" style="0"/>
     <col min="4" max="4" width="25" customWidth="true" style="0"/>
     <col min="5" max="5" width="25" customWidth="true" style="0"/>
     <col min="6" max="6" width="20" customWidth="true" style="0"/>
     <col min="7" max="7" width="80" customWidth="true" style="0"/>
     <col min="8" max="8" width="80" customWidth="true" style="0"/>
     <col min="9" max="9" width="80" customWidth="true" style="0"/>
     <col min="10" max="10" width="35" customWidth="true" style="0"/>
     <col min="11" max="11" width="35" customWidth="true" style="0"/>
     <col min="12" max="12" width="35" customWidth="true" style="0"/>
     <col min="13" max="13" width="15" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
@@ -3360,50 +3483,501 @@
         <v>198</v>
       </c>
       <c r="F57" s="3" t="s">
         <v>204</v>
       </c>
       <c r="G57" s="3" t="s">
         <v>18</v>
       </c>
       <c r="H57" s="3" t="s">
         <v>205</v>
       </c>
       <c r="I57" s="3" t="s">
         <v>196</v>
       </c>
       <c r="J57" s="3">
         <v>20600683650</v>
       </c>
       <c r="K57" s="3">
         <v>41917644</v>
       </c>
       <c r="L57" s="3" t="s">
         <v>202</v>
       </c>
       <c r="M57" s="3" t="s">
         <v>23</v>
+      </c>
+    </row>
+    <row r="58" spans="1:13">
+      <c r="A58" s="3">
+        <v>56</v>
+      </c>
+      <c r="B58" s="3" t="s">
+        <v>206</v>
+      </c>
+      <c r="C58" s="3">
+        <v>20609717409</v>
+      </c>
+      <c r="D58" s="3" t="s">
+        <v>207</v>
+      </c>
+      <c r="E58" s="3" t="s">
+        <v>208</v>
+      </c>
+      <c r="F58" s="3" t="s">
+        <v>209</v>
+      </c>
+      <c r="G58" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="H58" s="3" t="s">
+        <v>210</v>
+      </c>
+      <c r="I58" s="3" t="s">
+        <v>211</v>
+      </c>
+      <c r="J58" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="K58" s="3">
+        <v>42783867</v>
+      </c>
+      <c r="L58" s="3" t="s">
+        <v>212</v>
+      </c>
+      <c r="M58" s="3" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="59" spans="1:13">
+      <c r="A59" s="3">
+        <v>57</v>
+      </c>
+      <c r="B59" s="3" t="s">
+        <v>206</v>
+      </c>
+      <c r="C59" s="3">
+        <v>20609717409</v>
+      </c>
+      <c r="D59" s="3" t="s">
+        <v>213</v>
+      </c>
+      <c r="E59" s="3" t="s">
+        <v>214</v>
+      </c>
+      <c r="F59" s="3" t="s">
+        <v>215</v>
+      </c>
+      <c r="G59" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="H59" s="3" t="s">
+        <v>210</v>
+      </c>
+      <c r="I59" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="J59" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="K59" s="3">
+        <v>42783867</v>
+      </c>
+      <c r="L59" s="3" t="s">
+        <v>212</v>
+      </c>
+      <c r="M59" s="3" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="60" spans="1:13">
+      <c r="A60" s="3">
+        <v>58</v>
+      </c>
+      <c r="B60" s="3" t="s">
+        <v>216</v>
+      </c>
+      <c r="C60" s="3">
+        <v>20610389351</v>
+      </c>
+      <c r="D60" s="3" t="s">
+        <v>217</v>
+      </c>
+      <c r="E60" s="3" t="s">
+        <v>218</v>
+      </c>
+      <c r="F60" s="3" t="s">
+        <v>219</v>
+      </c>
+      <c r="G60" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="H60" s="3" t="s">
+        <v>220</v>
+      </c>
+      <c r="I60" s="3" t="s">
+        <v>95</v>
+      </c>
+      <c r="J60" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="K60" s="3">
+        <v>42783867</v>
+      </c>
+      <c r="L60" s="3" t="s">
+        <v>212</v>
+      </c>
+      <c r="M60" s="3" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="61" spans="1:13">
+      <c r="A61" s="3">
+        <v>59</v>
+      </c>
+      <c r="B61" s="3" t="s">
+        <v>216</v>
+      </c>
+      <c r="C61" s="3">
+        <v>20610389351</v>
+      </c>
+      <c r="D61" s="3" t="s">
+        <v>221</v>
+      </c>
+      <c r="E61" s="3" t="s">
+        <v>222</v>
+      </c>
+      <c r="F61" s="3" t="s">
+        <v>223</v>
+      </c>
+      <c r="G61" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="H61" s="3" t="s">
+        <v>220</v>
+      </c>
+      <c r="I61" s="3" t="s">
+        <v>96</v>
+      </c>
+      <c r="J61" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="K61" s="3">
+        <v>72506380</v>
+      </c>
+      <c r="L61" s="3" t="s">
+        <v>166</v>
+      </c>
+      <c r="M61" s="3" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="62" spans="1:13">
+      <c r="A62" s="3">
+        <v>60</v>
+      </c>
+      <c r="B62" s="3" t="s">
+        <v>216</v>
+      </c>
+      <c r="C62" s="3">
+        <v>20610389351</v>
+      </c>
+      <c r="D62" s="3" t="s">
+        <v>224</v>
+      </c>
+      <c r="E62" s="3" t="s">
+        <v>225</v>
+      </c>
+      <c r="F62" s="3" t="s">
+        <v>226</v>
+      </c>
+      <c r="G62" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="H62" s="3" t="s">
+        <v>220</v>
+      </c>
+      <c r="I62" s="3" t="s">
+        <v>68</v>
+      </c>
+      <c r="J62" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="K62" s="3">
+        <v>72506380</v>
+      </c>
+      <c r="L62" s="3" t="s">
+        <v>227</v>
+      </c>
+      <c r="M62" s="3" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="63" spans="1:13">
+      <c r="A63" s="3">
+        <v>61</v>
+      </c>
+      <c r="B63" s="3" t="s">
+        <v>216</v>
+      </c>
+      <c r="C63" s="3">
+        <v>20610389351</v>
+      </c>
+      <c r="D63" s="3" t="s">
+        <v>228</v>
+      </c>
+      <c r="E63" s="3" t="s">
+        <v>229</v>
+      </c>
+      <c r="F63" s="3" t="s">
+        <v>230</v>
+      </c>
+      <c r="G63" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="H63" s="3" t="s">
+        <v>220</v>
+      </c>
+      <c r="I63" s="3" t="s">
+        <v>96</v>
+      </c>
+      <c r="J63" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="K63" s="3">
+        <v>72506380</v>
+      </c>
+      <c r="L63" s="3" t="s">
+        <v>227</v>
+      </c>
+      <c r="M63" s="3" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="64" spans="1:13">
+      <c r="A64" s="3">
+        <v>62</v>
+      </c>
+      <c r="B64" s="3" t="s">
+        <v>216</v>
+      </c>
+      <c r="C64" s="3">
+        <v>20610389351</v>
+      </c>
+      <c r="D64" s="3" t="s">
+        <v>231</v>
+      </c>
+      <c r="E64" s="3" t="s">
+        <v>232</v>
+      </c>
+      <c r="F64" s="3" t="s">
+        <v>233</v>
+      </c>
+      <c r="G64" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="H64" s="3" t="s">
+        <v>220</v>
+      </c>
+      <c r="I64" s="3" t="s">
+        <v>234</v>
+      </c>
+      <c r="J64" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="K64" s="3">
+        <v>72506380</v>
+      </c>
+      <c r="L64" s="3" t="s">
+        <v>121</v>
+      </c>
+      <c r="M64" s="3" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="65" spans="1:13">
+      <c r="A65" s="3">
+        <v>63</v>
+      </c>
+      <c r="B65" s="3" t="s">
+        <v>206</v>
+      </c>
+      <c r="C65" s="3">
+        <v>20609717409</v>
+      </c>
+      <c r="D65" s="3" t="s">
+        <v>235</v>
+      </c>
+      <c r="E65" s="3" t="s">
+        <v>236</v>
+      </c>
+      <c r="F65" s="3" t="s">
+        <v>237</v>
+      </c>
+      <c r="G65" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="H65" s="3" t="s">
+        <v>210</v>
+      </c>
+      <c r="I65" s="3" t="s">
+        <v>126</v>
+      </c>
+      <c r="J65" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="K65" s="3" t="s">
+        <v>27</v>
+      </c>
+      <c r="L65" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="M65" s="3" t="s">
+        <v>238</v>
+      </c>
+    </row>
+    <row r="66" spans="1:13">
+      <c r="A66" s="3">
+        <v>64</v>
+      </c>
+      <c r="B66" s="3" t="s">
+        <v>206</v>
+      </c>
+      <c r="C66" s="3">
+        <v>20609717409</v>
+      </c>
+      <c r="D66" s="3" t="s">
+        <v>239</v>
+      </c>
+      <c r="E66" s="3" t="s">
+        <v>236</v>
+      </c>
+      <c r="F66" s="3" t="s">
+        <v>240</v>
+      </c>
+      <c r="G66" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="H66" s="3" t="s">
+        <v>210</v>
+      </c>
+      <c r="I66" s="3" t="s">
+        <v>85</v>
+      </c>
+      <c r="J66" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="K66" s="3" t="s">
+        <v>27</v>
+      </c>
+      <c r="L66" s="3" t="s">
+        <v>52</v>
+      </c>
+      <c r="M66" s="3" t="s">
+        <v>238</v>
+      </c>
+    </row>
+    <row r="67" spans="1:13">
+      <c r="A67" s="3">
+        <v>65</v>
+      </c>
+      <c r="B67" s="3" t="s">
+        <v>206</v>
+      </c>
+      <c r="C67" s="3">
+        <v>20609717409</v>
+      </c>
+      <c r="D67" s="3" t="s">
+        <v>241</v>
+      </c>
+      <c r="E67" s="3" t="s">
+        <v>242</v>
+      </c>
+      <c r="F67" s="3" t="s">
+        <v>243</v>
+      </c>
+      <c r="G67" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="H67" s="3" t="s">
+        <v>210</v>
+      </c>
+      <c r="I67" s="3" t="s">
+        <v>52</v>
+      </c>
+      <c r="J67" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="K67" s="3" t="s">
+        <v>27</v>
+      </c>
+      <c r="L67" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="M67" s="3" t="s">
+        <v>238</v>
+      </c>
+    </row>
+    <row r="68" spans="1:13">
+      <c r="A68" s="3">
+        <v>66</v>
+      </c>
+      <c r="B68" s="3" t="s">
+        <v>206</v>
+      </c>
+      <c r="C68" s="3">
+        <v>20609717409</v>
+      </c>
+      <c r="D68" s="3" t="s">
+        <v>244</v>
+      </c>
+      <c r="E68" s="3" t="s">
+        <v>245</v>
+      </c>
+      <c r="F68" s="3" t="s">
+        <v>246</v>
+      </c>
+      <c r="G68" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="H68" s="3" t="s">
+        <v>210</v>
+      </c>
+      <c r="I68" s="3" t="s">
+        <v>110</v>
+      </c>
+      <c r="J68" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="K68" s="3" t="s">
+        <v>27</v>
+      </c>
+      <c r="L68" s="3" t="s">
+        <v>95</v>
+      </c>
+      <c r="M68" s="3" t="s">
+        <v>238</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:H1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>